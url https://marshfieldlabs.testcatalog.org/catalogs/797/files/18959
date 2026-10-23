--- v0 (2026-08-23)
+++ v1 (2026-10-23)
@@ -1,51 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D288361" w14:textId="1C51E8FA" w:rsidR="00AE25BF" w:rsidRDefault="00AE25BF" w:rsidP="00AE25BF">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>TEST DELAY</w:t>
       </w:r>
       <w:r w:rsidR="000E23C9">
         <w:t xml:space="preserve"> NOTIFICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB2B9DE" w14:textId="1E79F8A9" w:rsidR="00AE25BF" w:rsidRDefault="00AE25BF">
       <w:r w:rsidRPr="00AE25BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -125,67 +130,67 @@
           </w:tcPr>
           <w:p w14:paraId="0D239B1C" w14:textId="5C45E810" w:rsidR="00AE25BF" w:rsidRPr="00AE25BF" w:rsidRDefault="00AE25BF" w:rsidP="00AE25BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE25BF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8/23/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A023DA4" w14:textId="2D84D864" w:rsidR="00422ECB" w:rsidRPr="00AE25BF" w:rsidRDefault="00AE25BF" w:rsidP="00B97337">
+          <w:p w14:paraId="2A023DA4" w14:textId="179E290C" w:rsidR="00422ECB" w:rsidRPr="00AE25BF" w:rsidRDefault="00AE25BF" w:rsidP="00B97337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE25BF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Due to increased test volume, ZT4DIAL (FRT4D to Mayo Labs) is temporarily unavailable for ordering. Mayo's recommended alternative test id: FFT4F</w:t>
+              <w:t>Due to increased test volume, FRT4D to Mayo Labs is temporarily unavailable for ordering. Mayo's recommended alternative test id: FFT4F</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0037078F" w14:paraId="3ED3F775" w14:textId="77777777" w:rsidTr="00155E36">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19F18B2D" w14:textId="52A3B470" w:rsidR="0037078F" w:rsidRPr="00AE25BF" w:rsidRDefault="0037078F" w:rsidP="00AE25BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE25BF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
@@ -260,333 +265,227 @@
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE25BF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The following test codes will be delayed an additional two days due to analyzer issues: BL &amp; CBL.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0037078F" w14:paraId="65D699EE" w14:textId="77777777" w:rsidTr="00155E36">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FB27F6A" w14:textId="3FE3B78F" w:rsidR="0037078F" w:rsidRPr="00AE25BF" w:rsidRDefault="0037078F" w:rsidP="00AE25BF">
+          <w:p w14:paraId="5FB27F6A" w14:textId="59A44736" w:rsidR="0037078F" w:rsidRPr="00AE25BF" w:rsidRDefault="00AE5389" w:rsidP="00AE25BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE25BF">
-[...6 lines deleted...]
-              <w:t>4/7/2026</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="0037078F" w:rsidRPr="00AE25BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="0037078F" w:rsidRPr="00AE25BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCEE93C" w14:textId="0CEDADFD" w:rsidR="0037078F" w:rsidRPr="00AE25BF" w:rsidRDefault="0037078F" w:rsidP="00AE25BF">
+          <w:p w14:paraId="5DCEE93C" w14:textId="6ACBF188" w:rsidR="0037078F" w:rsidRPr="00AE25BF" w:rsidRDefault="0037078F" w:rsidP="00AE25BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE25BF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Per Mayo Labs: T3 (Triiodothyronine),</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE25BF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Reverse, Serum test (T3RSO) is temporarily unorderable due to concerns around acceptable turnaround times.  Order MISC, in Cerner with Order Name: FRT3S to Mayo as an alternative.</w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Reverse, Serum test (T3RSO) </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF168C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Mayo code RT3) </w:t>
+            </w:r>
             <w:r w:rsidRPr="00AE25BF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>5/19/2026</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>is un</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF168C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">available indefinitely </w:t>
+            </w:r>
             <w:r w:rsidRPr="00AE25BF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>TGMSSO will have an indefinite extended turnaround times at Mayo Labs. Recommended Alt Test: Thyroglobulin LC/MS/MS Test ID: FQTHY at Mayo.</w:t>
-[...44 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">due to concerns around acceptable turnaround times.  Order </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF168C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
             <w:r w:rsidRPr="00AE25BF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Per Mayo Labs: Test results for </w:t>
-[...80 lines deleted...]
-              <w:t>months.</w:t>
+              <w:t>MISC, in Cerner with Order Name: FRT3S to Mayo as an alternative.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0037078F" w14:paraId="7F9044C6" w14:textId="77777777" w:rsidTr="00155E36">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AF13C64" w14:textId="288838AF" w:rsidR="0037078F" w:rsidRPr="00AE25BF" w:rsidRDefault="0037078F" w:rsidP="00AE25BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6/4/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76CFDF81" w14:textId="77777777" w:rsidR="0037078F" w:rsidRDefault="0037078F" w:rsidP="00AB10AE">
+          <w:p w14:paraId="76CFDF81" w14:textId="71A441A9" w:rsidR="0037078F" w:rsidRDefault="0037078F" w:rsidP="00AB10AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Per Mayo Labs: Due</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB10AE">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> to assay issues impacting IGF1S</w:t>
@@ -630,51 +529,69 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB10AE">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pending specimens will be stabilized and tested under the suggested alternative test</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">: IGF, LC/MS; Test ID; FIGF1  </w:t>
+              <w:t>: IGF</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF168C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, LC/MS; Test ID; FIGF1  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FBE4C74" w14:textId="77777777" w:rsidR="0037078F" w:rsidRDefault="0037078F" w:rsidP="00AB10AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ordered in Cerner with test code: MISC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6287C9E4" w14:textId="77777777" w:rsidR="0037078F" w:rsidRPr="00AB10AE" w:rsidRDefault="0037078F" w:rsidP="00AB10AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -786,1003 +703,1133 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="254E4B51" w14:textId="33253A00" w:rsidR="0037078F" w:rsidRPr="00AE25BF" w:rsidRDefault="0037078F" w:rsidP="00E14120">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Per Mayo Labs: Due to an increased volume of testing requests test Platelet Transmission Electron Microscopic Study, PTEMSO (Mayo test code PTEM) will be delayed beyond the published turnaround time. The duration of this delay is expected to exceed 30 days. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037078F" w14:paraId="4CF7FA94" w14:textId="77777777" w:rsidTr="00155E36">
-[...387 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00D0443E" w14:paraId="1D9771D3" w14:textId="77777777" w:rsidTr="00155E36">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1078F1D4" w14:textId="4CE37810" w:rsidR="00D0443E" w:rsidRDefault="00D0443E" w:rsidP="00E14120">
+          <w:p w14:paraId="1078F1D4" w14:textId="7B1777BF" w:rsidR="00D0443E" w:rsidRDefault="00D0443E" w:rsidP="00E14120">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8/6/2026</w:t>
+              <w:t>8/</w:t>
+            </w:r>
+            <w:r w:rsidR="00A47D03">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AE21049" w14:textId="09BC1E72" w:rsidR="00D0443E" w:rsidRPr="005C1393" w:rsidRDefault="00D0443E" w:rsidP="0002664C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0443E">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Due to equipment issues, turnaround times </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">for test code STONEM (Mayo test code: KIDST) </w:t>
             </w:r>
             <w:r w:rsidRPr="00D0443E">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">may be temporarily extended up to 12 days. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B383E" w14:paraId="1392D8F5" w14:textId="77777777" w:rsidTr="00155E36">
+      <w:tr w:rsidR="00A73205" w14:paraId="5131129D" w14:textId="77777777" w:rsidTr="00155E36">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00B92A1D" w14:textId="43A99A72" w:rsidR="008B383E" w:rsidRDefault="00B071FF" w:rsidP="00E14120">
+          <w:p w14:paraId="0E9AC90D" w14:textId="705EBE35" w:rsidR="00A73205" w:rsidRDefault="00A73205" w:rsidP="00A73205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8/11/2026</w:t>
+              <w:t>8/24/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A914F0F" w14:textId="195CA9F4" w:rsidR="008B383E" w:rsidRPr="00D0443E" w:rsidRDefault="00B071FF" w:rsidP="0002664C">
+          <w:p w14:paraId="631FACB2" w14:textId="7DB3D9B5" w:rsidR="00A73205" w:rsidRDefault="00A73205" w:rsidP="00A73205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00AE25BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per Mayo Labs: Test results for </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Due to technical issues, results for Mayo test, (NONCP) Neuro-Oncology Expanded Gene Panel with Rearrangement, may be temporarily delayed. The anticipated duration of this delay is approximately three weeks. </w:t>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE25BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ipoprotein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(a),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE25BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Serum, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>LIPA1SO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE25BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Mayo test code </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>LIPA1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE25BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>and Apolipoprotein B, Serum, APLBSO (Mayo test code APOLB) will</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE25BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be delayed past the published turnaround time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE25BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>. The d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>elay timeframe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE25BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>has been extended until further notice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00531324" w14:paraId="710BB608" w14:textId="77777777" w:rsidTr="00155E36">
+      <w:tr w:rsidR="007433E0" w14:paraId="580663AA" w14:textId="77777777" w:rsidTr="00155E36">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57ADCC0B" w14:textId="28F24870" w:rsidR="00531324" w:rsidRDefault="00531324" w:rsidP="00E14120">
+          <w:p w14:paraId="28064A0A" w14:textId="497AA24A" w:rsidR="007433E0" w:rsidRDefault="007433E0" w:rsidP="00A73205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8/17/2026</w:t>
+              <w:t>8/25/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="417999BD" w14:textId="16ECB96D" w:rsidR="00307289" w:rsidRDefault="00531324" w:rsidP="0002664C">
+          <w:p w14:paraId="14533AE0" w14:textId="57A2DE83" w:rsidR="007433E0" w:rsidRPr="00AE25BF" w:rsidRDefault="007433E0" w:rsidP="00A73205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Per Quest: LRP4 Autoantibody test is on delay. Target resolution: 8/31/2026.</w:t>
+            <w:r w:rsidRPr="007433E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Per Mayo Labs: Due to high specimen volumes, results for</w:t>
+            </w:r>
+            <w:r w:rsidR="00424959">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007433E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00424959">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>UROVYSO (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00424959">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>UroVysion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00424959">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Detection of Bladder Cancer, </w:t>
+            </w:r>
+            <w:r w:rsidR="00424959">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Urine (Mayo code: FUROC)) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007433E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>test will be delayed.  Turn-around time is estimated to be extended to 15 days. The duration of this delay is anticipated to be 60 days.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00307289" w14:paraId="789E3881" w14:textId="77777777" w:rsidTr="00155E36">
+      <w:tr w:rsidR="00006E14" w14:paraId="56400008" w14:textId="77777777" w:rsidTr="00155E36">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50386A55" w14:textId="4ACA691A" w:rsidR="00307289" w:rsidRDefault="00307289" w:rsidP="00E14120">
+          <w:p w14:paraId="3380D587" w14:textId="40F45B93" w:rsidR="00006E14" w:rsidRDefault="00006E14" w:rsidP="00A73205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8/17/2026</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>8/25/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F541B0B" w14:textId="5473F354" w:rsidR="00DF692A" w:rsidRDefault="00307289" w:rsidP="0002664C">
+          <w:p w14:paraId="708C6D0A" w14:textId="7095AC64" w:rsidR="00085835" w:rsidRPr="007433E0" w:rsidRDefault="00006E14" w:rsidP="009B3727">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Due to the MALDI-TOF being down in Microbiology, organism identification for yeasts, gram positive rods, and others will be delayed until Wednesday, 8/19/2026. This delay is not affecting any sterile site collections as those are being identified by the Sanger sequencer. </w:t>
+            <w:r w:rsidRPr="00006E14">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per Mayo Labs: Due to high specimen volumes, results for </w:t>
+            </w:r>
+            <w:r w:rsidR="00613A18">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>BILAOSO (Biliary Tract Malignancy, FISH, Varies (Mayo code BILAO))</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006E14">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> test will be delayed. The estimated turn-around time will be extended to 15 days. The duration of this delay is anticipated to be 60 days. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF692A" w14:paraId="2B66DBC6" w14:textId="77777777" w:rsidTr="00155E36">
+      <w:tr w:rsidR="000B0B15" w14:paraId="2909EB47" w14:textId="77777777" w:rsidTr="00155E36">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBF829D" w14:textId="2DC467C4" w:rsidR="00DF692A" w:rsidRDefault="00DF692A" w:rsidP="00E14120">
+          <w:p w14:paraId="7CC67D2E" w14:textId="41DEAFFB" w:rsidR="000B0B15" w:rsidRDefault="000B0B15" w:rsidP="00A73205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>8/20/206</w:t>
+              <w:t>9/23/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="110296FB" w14:textId="057010A5" w:rsidR="00DF692A" w:rsidRDefault="00DF692A" w:rsidP="0002664C">
+          <w:p w14:paraId="65BD44EB" w14:textId="7C74A743" w:rsidR="000B0B15" w:rsidRDefault="000B0B15" w:rsidP="00A73205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Due to an instrument down, the following tests will be frozen and stored until the instrument back up: AFP, C-Pep, Free PSA, Total T4, and </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Due to an increased volume of testing requests, Mayo test Alkaline Phosphatase, Total and Isoenzymes, Serum ALKPSO (Mayo test code ALKP), will be delayed past the published turnaround time. The duration of the delay is expected to be &lt;60 days. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD0FB9" w14:paraId="5C965017" w14:textId="77777777" w:rsidTr="00155E36">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11854207" w14:textId="0FEED884" w:rsidR="00BD0FB9" w:rsidRDefault="00BD0FB9" w:rsidP="00A73205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>aTPO</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>9/25/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6565" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4042C542" w14:textId="6D0C9B79" w:rsidR="00BD0FB9" w:rsidRDefault="00BD0FB9" w:rsidP="00A73205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD0FB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per Mayo Labs: Due to a backorder of kits, </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="444444"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t>TOXCGSO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD0FB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will be down effective immediately with no recommended alternative test. The duration of this </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD0FB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">test </w:t>
+            </w:r>
+            <w:r w:rsidR="00335FE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>down</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00335FE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD0FB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>is currently unknown.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB40D6" w14:paraId="7EE66FA0" w14:textId="77777777" w:rsidTr="00155E36">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75EE5F08" w14:textId="19C38226" w:rsidR="00EB40D6" w:rsidRDefault="00EB40D6" w:rsidP="00A73205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10/5/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6565" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C0AE2A" w14:textId="2F000726" w:rsidR="00EB40D6" w:rsidRPr="00BD0FB9" w:rsidRDefault="00EB40D6" w:rsidP="00A73205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB40D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="444444"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Per Mayo Labs: results for Test ID FACEC (Marshfield Labs Test Code: ACESFSO) performed by ARUP Laboratories, will be delayed due to reagent backorder. All specimens will be held, stabilized and tested as soon as testing has resumed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="137B0029" w14:textId="07AA2EDB" w:rsidR="00AE25BF" w:rsidRPr="006533BE" w:rsidRDefault="00AE25BF" w:rsidP="006533BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:color w:val="444444"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AE25BF" w:rsidRPr="006533BE">
-      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23906767" w14:textId="77777777" w:rsidR="007D3569" w:rsidRDefault="007D3569" w:rsidP="00C82BBD">
+    <w:p w14:paraId="12E9165D" w14:textId="77777777" w:rsidR="0094159C" w:rsidRDefault="0094159C" w:rsidP="00C82BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08711BB9" w14:textId="77777777" w:rsidR="007D3569" w:rsidRDefault="007D3569" w:rsidP="00C82BBD">
+    <w:p w14:paraId="409DD45B" w14:textId="77777777" w:rsidR="0094159C" w:rsidRDefault="0094159C" w:rsidP="00C82BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2772D6ED" w14:textId="77777777" w:rsidR="004444AB" w:rsidRDefault="004444AB">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12825157" w14:textId="77777777" w:rsidR="004444AB" w:rsidRDefault="004444AB">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79F0E5E6" w14:textId="77777777" w:rsidR="004444AB" w:rsidRDefault="004444AB">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="414346C1" w14:textId="77777777" w:rsidR="007D3569" w:rsidRDefault="007D3569" w:rsidP="00C82BBD">
+    <w:p w14:paraId="4434DB77" w14:textId="77777777" w:rsidR="0094159C" w:rsidRDefault="0094159C" w:rsidP="00C82BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C028D02" w14:textId="77777777" w:rsidR="007D3569" w:rsidRDefault="007D3569" w:rsidP="00C82BBD">
+    <w:p w14:paraId="7B9A677E" w14:textId="77777777" w:rsidR="0094159C" w:rsidRDefault="0094159C" w:rsidP="00C82BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1010A0D3" w14:textId="0A87F3E5" w:rsidR="00C82BBD" w:rsidRPr="00C82BBD" w:rsidRDefault="00C82BBD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CE7D5CF" w14:textId="77777777" w:rsidR="004444AB" w:rsidRDefault="004444AB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1010A0D3" w14:textId="5D03294B" w:rsidR="00C82BBD" w:rsidRPr="00C82BBD" w:rsidRDefault="00C82BBD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C82BBD">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Updated: 8/</w:t>
+      <w:t xml:space="preserve">Updated: </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D82E97">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>20/</w:t>
+      <w:t>10-</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C82BBD">
+    <w:r w:rsidR="00DB3E12">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2026</w:t>
+      <w:t>19-2026</w:t>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73766F36" w14:textId="77777777" w:rsidR="004444AB" w:rsidRDefault="004444AB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE25BF"/>
+    <w:rsid w:val="00006E14"/>
     <w:rsid w:val="0000704D"/>
     <w:rsid w:val="0002664C"/>
+    <w:rsid w:val="00032866"/>
+    <w:rsid w:val="0004179F"/>
+    <w:rsid w:val="00046D4D"/>
+    <w:rsid w:val="00081A8D"/>
+    <w:rsid w:val="00085835"/>
     <w:rsid w:val="00086FA2"/>
     <w:rsid w:val="0009084E"/>
+    <w:rsid w:val="000B0B15"/>
     <w:rsid w:val="000E23C9"/>
     <w:rsid w:val="00104BEF"/>
+    <w:rsid w:val="00105627"/>
+    <w:rsid w:val="001066CF"/>
+    <w:rsid w:val="00131E28"/>
+    <w:rsid w:val="00155542"/>
     <w:rsid w:val="00155E36"/>
     <w:rsid w:val="00157AE9"/>
     <w:rsid w:val="00166772"/>
+    <w:rsid w:val="00170407"/>
+    <w:rsid w:val="00195C87"/>
+    <w:rsid w:val="001A2140"/>
+    <w:rsid w:val="001E635C"/>
     <w:rsid w:val="001F72AE"/>
+    <w:rsid w:val="00213732"/>
     <w:rsid w:val="0024117F"/>
     <w:rsid w:val="002515FC"/>
     <w:rsid w:val="0025362A"/>
     <w:rsid w:val="0028787F"/>
+    <w:rsid w:val="002A0012"/>
     <w:rsid w:val="002D481E"/>
     <w:rsid w:val="002E33E9"/>
     <w:rsid w:val="002E53EE"/>
     <w:rsid w:val="00307289"/>
+    <w:rsid w:val="00335FE1"/>
     <w:rsid w:val="003637B9"/>
     <w:rsid w:val="0037078F"/>
     <w:rsid w:val="00385DE5"/>
     <w:rsid w:val="003878A4"/>
+    <w:rsid w:val="00392425"/>
     <w:rsid w:val="003B51F5"/>
+    <w:rsid w:val="003D3D3A"/>
     <w:rsid w:val="003F2BA4"/>
+    <w:rsid w:val="003F483D"/>
     <w:rsid w:val="00422ECB"/>
+    <w:rsid w:val="00424959"/>
+    <w:rsid w:val="004444AB"/>
     <w:rsid w:val="00462195"/>
     <w:rsid w:val="004801B8"/>
     <w:rsid w:val="00480E62"/>
     <w:rsid w:val="004B6F7B"/>
     <w:rsid w:val="004C6B0F"/>
+    <w:rsid w:val="004D1397"/>
     <w:rsid w:val="004D216C"/>
     <w:rsid w:val="004E26C5"/>
+    <w:rsid w:val="004F4CD0"/>
     <w:rsid w:val="004F7944"/>
+    <w:rsid w:val="00527CA5"/>
     <w:rsid w:val="00531324"/>
     <w:rsid w:val="005355BC"/>
+    <w:rsid w:val="005845B5"/>
     <w:rsid w:val="005C1393"/>
     <w:rsid w:val="005E43D7"/>
+    <w:rsid w:val="00611AB3"/>
+    <w:rsid w:val="00613A18"/>
     <w:rsid w:val="0063666A"/>
     <w:rsid w:val="006438DC"/>
     <w:rsid w:val="006533BE"/>
+    <w:rsid w:val="006546C0"/>
     <w:rsid w:val="00656A2B"/>
     <w:rsid w:val="006631D8"/>
     <w:rsid w:val="00666617"/>
     <w:rsid w:val="00673327"/>
+    <w:rsid w:val="00682260"/>
+    <w:rsid w:val="00696F61"/>
     <w:rsid w:val="006A461D"/>
     <w:rsid w:val="006A776C"/>
     <w:rsid w:val="006D2420"/>
     <w:rsid w:val="006E7EE4"/>
+    <w:rsid w:val="007175F5"/>
+    <w:rsid w:val="007342DF"/>
+    <w:rsid w:val="007433E0"/>
     <w:rsid w:val="00746FA6"/>
     <w:rsid w:val="00766E6E"/>
+    <w:rsid w:val="00773945"/>
     <w:rsid w:val="007841FB"/>
+    <w:rsid w:val="007B7C08"/>
     <w:rsid w:val="007D3569"/>
     <w:rsid w:val="007F4441"/>
     <w:rsid w:val="008048F8"/>
+    <w:rsid w:val="00805D8F"/>
+    <w:rsid w:val="00820BAF"/>
+    <w:rsid w:val="0082284F"/>
+    <w:rsid w:val="00823F32"/>
+    <w:rsid w:val="00847866"/>
+    <w:rsid w:val="0088028E"/>
     <w:rsid w:val="00882909"/>
     <w:rsid w:val="008867EF"/>
+    <w:rsid w:val="00886DF0"/>
+    <w:rsid w:val="00896D1C"/>
+    <w:rsid w:val="008A16CF"/>
     <w:rsid w:val="008B383E"/>
     <w:rsid w:val="008E4A77"/>
     <w:rsid w:val="00915132"/>
+    <w:rsid w:val="00930158"/>
+    <w:rsid w:val="0094159C"/>
     <w:rsid w:val="009420B6"/>
+    <w:rsid w:val="00944D1F"/>
     <w:rsid w:val="009668D4"/>
+    <w:rsid w:val="00970034"/>
     <w:rsid w:val="00972707"/>
     <w:rsid w:val="00991593"/>
+    <w:rsid w:val="009B3727"/>
+    <w:rsid w:val="009E0808"/>
     <w:rsid w:val="009E1E13"/>
     <w:rsid w:val="00A04D81"/>
     <w:rsid w:val="00A43F32"/>
+    <w:rsid w:val="00A47D03"/>
+    <w:rsid w:val="00A50334"/>
     <w:rsid w:val="00A62933"/>
+    <w:rsid w:val="00A65697"/>
+    <w:rsid w:val="00A66A75"/>
+    <w:rsid w:val="00A73205"/>
     <w:rsid w:val="00A902CE"/>
+    <w:rsid w:val="00A90A97"/>
     <w:rsid w:val="00A945A6"/>
+    <w:rsid w:val="00A95FE0"/>
     <w:rsid w:val="00AB10AE"/>
     <w:rsid w:val="00AB5839"/>
+    <w:rsid w:val="00AC00BB"/>
     <w:rsid w:val="00AE25BF"/>
+    <w:rsid w:val="00AE5389"/>
     <w:rsid w:val="00B071FF"/>
+    <w:rsid w:val="00B114B8"/>
     <w:rsid w:val="00B54AB9"/>
     <w:rsid w:val="00B57B77"/>
+    <w:rsid w:val="00B75B7A"/>
     <w:rsid w:val="00B97337"/>
     <w:rsid w:val="00BB11A0"/>
     <w:rsid w:val="00BC5CD9"/>
+    <w:rsid w:val="00BD0FB9"/>
     <w:rsid w:val="00BD6E7F"/>
     <w:rsid w:val="00C16ABD"/>
+    <w:rsid w:val="00C21334"/>
     <w:rsid w:val="00C623EF"/>
     <w:rsid w:val="00C722CC"/>
     <w:rsid w:val="00C82BBD"/>
     <w:rsid w:val="00CB5C89"/>
     <w:rsid w:val="00CC077F"/>
+    <w:rsid w:val="00CD787D"/>
     <w:rsid w:val="00CF621C"/>
     <w:rsid w:val="00D0443E"/>
+    <w:rsid w:val="00D064D4"/>
+    <w:rsid w:val="00D147B7"/>
+    <w:rsid w:val="00D5521A"/>
+    <w:rsid w:val="00D82E97"/>
+    <w:rsid w:val="00DB3E12"/>
+    <w:rsid w:val="00DF168C"/>
     <w:rsid w:val="00DF692A"/>
+    <w:rsid w:val="00E03FE9"/>
+    <w:rsid w:val="00E136BA"/>
     <w:rsid w:val="00E14120"/>
     <w:rsid w:val="00E242F1"/>
     <w:rsid w:val="00E45A55"/>
     <w:rsid w:val="00E46954"/>
+    <w:rsid w:val="00EB13C7"/>
+    <w:rsid w:val="00EB40D6"/>
+    <w:rsid w:val="00EC2214"/>
+    <w:rsid w:val="00EE68DA"/>
     <w:rsid w:val="00F2159F"/>
     <w:rsid w:val="00F32739"/>
+    <w:rsid w:val="00F34328"/>
     <w:rsid w:val="00F5260E"/>
     <w:rsid w:val="00F57DAE"/>
     <w:rsid w:val="00F676A9"/>
+    <w:rsid w:val="00F836B0"/>
+    <w:rsid w:val="00F97780"/>
     <w:rsid w:val="00FB3EA5"/>
+    <w:rsid w:val="00FC02B4"/>
+    <w:rsid w:val="00FD19DF"/>
+    <w:rsid w:val="00FF34AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="42BE7597"/>
@@ -2880,51 +2927,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136605708">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3219,69 +3266,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BF65BB8-84AE-483D-8B77-256BF35ABB41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>591</Words>
-  <Characters>3375</Characters>
+  <Words>453</Words>
+  <Characters>2588</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Marshfield Clinic Health System</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3959</CharactersWithSpaces>
+  <CharactersWithSpaces>3035</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Drexler,Karla</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>